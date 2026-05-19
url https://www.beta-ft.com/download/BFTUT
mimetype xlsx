--- v1 (2026-02-13)
+++ v2 (2026-05-19)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2669"/>
+  <dimension ref="A1:B2732"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42122</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42123</v>
       </c>
@@ -21737,50 +21737,554 @@
         <v>241.4</v>
       </c>
     </row>
     <row r="2667" spans="1:2">
       <c r="A2667" s="2">
         <v>46063</v>
       </c>
       <c r="B2667">
         <v>240.72</v>
       </c>
     </row>
     <row r="2668" spans="1:2">
       <c r="A2668" s="2">
         <v>46064</v>
       </c>
       <c r="B2668">
         <v>240.15</v>
       </c>
     </row>
     <row r="2669" spans="1:2">
       <c r="A2669" s="2">
         <v>46065</v>
       </c>
       <c r="B2669">
         <v>237.45</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:2">
+      <c r="A2670" s="2">
+        <v>46066</v>
+      </c>
+      <c r="B2670">
+        <v>238.91</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:2">
+      <c r="A2671" s="2">
+        <v>46070</v>
+      </c>
+      <c r="B2671">
+        <v>237.94</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:2">
+      <c r="A2672" s="2">
+        <v>46071</v>
+      </c>
+      <c r="B2672">
+        <v>239.11</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:2">
+      <c r="A2673" s="2">
+        <v>46072</v>
+      </c>
+      <c r="B2673">
+        <v>239.39</v>
+      </c>
+    </row>
+    <row r="2674" spans="1:2">
+      <c r="A2674" s="2">
+        <v>46073</v>
+      </c>
+      <c r="B2674">
+        <v>240.39</v>
+      </c>
+    </row>
+    <row r="2675" spans="1:2">
+      <c r="A2675" s="2">
+        <v>46076</v>
+      </c>
+      <c r="B2675">
+        <v>239.27</v>
+      </c>
+    </row>
+    <row r="2676" spans="1:2">
+      <c r="A2676" s="2">
+        <v>46077</v>
+      </c>
+      <c r="B2676">
+        <v>239.55</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:2">
+      <c r="A2677" s="2">
+        <v>46078</v>
+      </c>
+      <c r="B2677">
+        <v>240.01</v>
+      </c>
+    </row>
+    <row r="2678" spans="1:2">
+      <c r="A2678" s="2">
+        <v>46079</v>
+      </c>
+      <c r="B2678">
+        <v>240.49</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:2">
+      <c r="A2679" s="2">
+        <v>46080</v>
+      </c>
+      <c r="B2679">
+        <v>241.03</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:2">
+      <c r="A2680" s="2">
+        <v>46083</v>
+      </c>
+      <c r="B2680">
+        <v>241.87</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:2">
+      <c r="A2681" s="2">
+        <v>46084</v>
+      </c>
+      <c r="B2681">
+        <v>239.66</v>
+      </c>
+    </row>
+    <row r="2682" spans="1:2">
+      <c r="A2682" s="2">
+        <v>46085</v>
+      </c>
+      <c r="B2682">
+        <v>240.82</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:2">
+      <c r="A2683" s="2">
+        <v>46086</v>
+      </c>
+      <c r="B2683">
+        <v>239.8</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:2">
+      <c r="A2684" s="2">
+        <v>46087</v>
+      </c>
+      <c r="B2684">
+        <v>239.75</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:2">
+      <c r="A2685" s="2">
+        <v>46090</v>
+      </c>
+      <c r="B2685">
+        <v>240.05</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:2">
+      <c r="A2686" s="2">
+        <v>46091</v>
+      </c>
+      <c r="B2686">
+        <v>239.43</v>
+      </c>
+    </row>
+    <row r="2687" spans="1:2">
+      <c r="A2687" s="2">
+        <v>46092</v>
+      </c>
+      <c r="B2687">
+        <v>238.52</v>
+      </c>
+    </row>
+    <row r="2688" spans="1:2">
+      <c r="A2688" s="2">
+        <v>46093</v>
+      </c>
+      <c r="B2688">
+        <v>236.73</v>
+      </c>
+    </row>
+    <row r="2689" spans="1:2">
+      <c r="A2689" s="2">
+        <v>46094</v>
+      </c>
+      <c r="B2689">
+        <v>235.11</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:2">
+      <c r="A2690" s="2">
+        <v>46097</v>
+      </c>
+      <c r="B2690">
+        <v>236.32</v>
+      </c>
+    </row>
+    <row r="2691" spans="1:2">
+      <c r="A2691" s="2">
+        <v>46098</v>
+      </c>
+      <c r="B2691">
+        <v>236.76</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:2">
+      <c r="A2692" s="2">
+        <v>46099</v>
+      </c>
+      <c r="B2692">
+        <v>234.53</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:2">
+      <c r="A2693" s="2">
+        <v>46100</v>
+      </c>
+      <c r="B2693">
+        <v>233.01</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:2">
+      <c r="A2694" s="2">
+        <v>46101</v>
+      </c>
+      <c r="B2694">
+        <v>230.97</v>
+      </c>
+    </row>
+    <row r="2695" spans="1:2">
+      <c r="A2695" s="2">
+        <v>46104</v>
+      </c>
+      <c r="B2695">
+        <v>232.86</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:2">
+      <c r="A2696" s="2">
+        <v>46105</v>
+      </c>
+      <c r="B2696">
+        <v>231.11</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:2">
+      <c r="A2697" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B2697">
+        <v>232.18</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:2">
+      <c r="A2698" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B2698">
+        <v>229.63</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:2">
+      <c r="A2699" s="2">
+        <v>46108</v>
+      </c>
+      <c r="B2699">
+        <v>228.07</v>
+      </c>
+    </row>
+    <row r="2700" spans="1:2">
+      <c r="A2700" s="2">
+        <v>46111</v>
+      </c>
+      <c r="B2700">
+        <v>226.91</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:2">
+      <c r="A2701" s="2">
+        <v>46112</v>
+      </c>
+      <c r="B2701">
+        <v>231.17</v>
+      </c>
+    </row>
+    <row r="2702" spans="1:2">
+      <c r="A2702" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B2702">
+        <v>232.47</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:2">
+      <c r="A2703" s="2">
+        <v>46114</v>
+      </c>
+      <c r="B2703">
+        <v>232.45</v>
+      </c>
+    </row>
+    <row r="2704" spans="1:2">
+      <c r="A2704" s="2">
+        <v>46119</v>
+      </c>
+      <c r="B2704">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:2">
+      <c r="A2705" s="2">
+        <v>46120</v>
+      </c>
+      <c r="B2705">
+        <v>233.05</v>
+      </c>
+    </row>
+    <row r="2706" spans="1:2">
+      <c r="A2706" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B2706">
+        <v>232.1</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:2">
+      <c r="A2707" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B2707">
+        <v>231.41</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:2">
+      <c r="A2708" s="2">
+        <v>46125</v>
+      </c>
+      <c r="B2708">
+        <v>232.52</v>
+      </c>
+    </row>
+    <row r="2709" spans="1:2">
+      <c r="A2709" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B2709">
+        <v>234.12</v>
+      </c>
+    </row>
+    <row r="2710" spans="1:2">
+      <c r="A2710" s="2">
+        <v>46127</v>
+      </c>
+      <c r="B2710">
+        <v>235.11</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:2">
+      <c r="A2711" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B2711">
+        <v>235.31</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:2">
+      <c r="A2712" s="2">
+        <v>46129</v>
+      </c>
+      <c r="B2712">
+        <v>236.49</v>
+      </c>
+    </row>
+    <row r="2713" spans="1:2">
+      <c r="A2713" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B2713">
+        <v>235.99</v>
+      </c>
+    </row>
+    <row r="2714" spans="1:2">
+      <c r="A2714" s="2">
+        <v>46133</v>
+      </c>
+      <c r="B2714">
+        <v>234.11</v>
+      </c>
+    </row>
+    <row r="2715" spans="1:2">
+      <c r="A2715" s="2">
+        <v>46134</v>
+      </c>
+      <c r="B2715">
+        <v>235.25</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:2">
+      <c r="A2716" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B2716">
+        <v>232.68</v>
+      </c>
+    </row>
+    <row r="2717" spans="1:2">
+      <c r="A2717" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B2717">
+        <v>233.75</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:2">
+      <c r="A2718" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B2718">
+        <v>233.67</v>
+      </c>
+    </row>
+    <row r="2719" spans="1:2">
+      <c r="A2719" s="2">
+        <v>46140</v>
+      </c>
+      <c r="B2719">
+        <v>232.78</v>
+      </c>
+    </row>
+    <row r="2720" spans="1:2">
+      <c r="A2720" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B2720">
+        <v>231.46</v>
+      </c>
+    </row>
+    <row r="2721" spans="1:2">
+      <c r="A2721" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B2721">
+        <v>233.74</v>
+      </c>
+    </row>
+    <row r="2722" spans="1:2">
+      <c r="A2722" s="2">
+        <v>46146</v>
+      </c>
+      <c r="B2722">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="2723" spans="1:2">
+      <c r="A2723" s="2">
+        <v>46147</v>
+      </c>
+      <c r="B2723">
+        <v>234.34</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:2">
+      <c r="A2724" s="2">
+        <v>46148</v>
+      </c>
+      <c r="B2724">
+        <v>235.85</v>
+      </c>
+    </row>
+    <row r="2725" spans="1:2">
+      <c r="A2725" s="2">
+        <v>46149</v>
+      </c>
+      <c r="B2725">
+        <v>236.86</v>
+      </c>
+    </row>
+    <row r="2726" spans="1:2">
+      <c r="A2726" s="2">
+        <v>46150</v>
+      </c>
+      <c r="B2726">
+        <v>237.65</v>
+      </c>
+    </row>
+    <row r="2727" spans="1:2">
+      <c r="A2727" s="2">
+        <v>46153</v>
+      </c>
+      <c r="B2727">
+        <v>238.54</v>
+      </c>
+    </row>
+    <row r="2728" spans="1:2">
+      <c r="A2728" s="2">
+        <v>46154</v>
+      </c>
+      <c r="B2728">
+        <v>237.62</v>
+      </c>
+    </row>
+    <row r="2729" spans="1:2">
+      <c r="A2729" s="2">
+        <v>46155</v>
+      </c>
+      <c r="B2729">
+        <v>237.69</v>
+      </c>
+    </row>
+    <row r="2730" spans="1:2">
+      <c r="A2730" s="2">
+        <v>46156</v>
+      </c>
+      <c r="B2730">
+        <v>237.23</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:2">
+      <c r="A2731" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B2731">
+        <v>234.71</v>
+      </c>
+    </row>
+    <row r="2732" spans="1:2">
+      <c r="A2732" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B2732">
+        <v>235.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>