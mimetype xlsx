--- v2 (2026-05-19)
+++ v3 (2026-07-03)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2732"/>
+  <dimension ref="A1:B2763"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42122</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42123</v>
       </c>
@@ -22241,50 +22241,298 @@
         <v>237.69</v>
       </c>
     </row>
     <row r="2730" spans="1:2">
       <c r="A2730" s="2">
         <v>46156</v>
       </c>
       <c r="B2730">
         <v>237.23</v>
       </c>
     </row>
     <row r="2731" spans="1:2">
       <c r="A2731" s="2">
         <v>46157</v>
       </c>
       <c r="B2731">
         <v>234.71</v>
       </c>
     </row>
     <row r="2732" spans="1:2">
       <c r="A2732" s="2">
         <v>46160</v>
       </c>
       <c r="B2732">
         <v>235.2</v>
+      </c>
+    </row>
+    <row r="2733" spans="1:2">
+      <c r="A2733" s="2">
+        <v>46161</v>
+      </c>
+      <c r="B2733">
+        <v>233.7</v>
+      </c>
+    </row>
+    <row r="2734" spans="1:2">
+      <c r="A2734" s="2">
+        <v>46162</v>
+      </c>
+      <c r="B2734">
+        <v>235.23</v>
+      </c>
+    </row>
+    <row r="2735" spans="1:2">
+      <c r="A2735" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B2735">
+        <v>235.44</v>
+      </c>
+    </row>
+    <row r="2736" spans="1:2">
+      <c r="A2736" s="2">
+        <v>46164</v>
+      </c>
+      <c r="B2736">
+        <v>235.38</v>
+      </c>
+    </row>
+    <row r="2737" spans="1:2">
+      <c r="A2737" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B2737">
+        <v>236.27</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:2">
+      <c r="A2738" s="2">
+        <v>46169</v>
+      </c>
+      <c r="B2738">
+        <v>234.99</v>
+      </c>
+    </row>
+    <row r="2739" spans="1:2">
+      <c r="A2739" s="2">
+        <v>46170</v>
+      </c>
+      <c r="B2739">
+        <v>237.2</v>
+      </c>
+    </row>
+    <row r="2740" spans="1:2">
+      <c r="A2740" s="2">
+        <v>46171</v>
+      </c>
+      <c r="B2740">
+        <v>239.07</v>
+      </c>
+    </row>
+    <row r="2741" spans="1:2">
+      <c r="A2741" s="2">
+        <v>46174</v>
+      </c>
+      <c r="B2741">
+        <v>240.24</v>
+      </c>
+    </row>
+    <row r="2742" spans="1:2">
+      <c r="A2742" s="2">
+        <v>46175</v>
+      </c>
+      <c r="B2742">
+        <v>238.98</v>
+      </c>
+    </row>
+    <row r="2743" spans="1:2">
+      <c r="A2743" s="2">
+        <v>46176</v>
+      </c>
+      <c r="B2743">
+        <v>235.73</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:2">
+      <c r="A2744" s="2">
+        <v>46177</v>
+      </c>
+      <c r="B2744">
+        <v>236.97</v>
+      </c>
+    </row>
+    <row r="2745" spans="1:2">
+      <c r="A2745" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B2745">
+        <v>232.95</v>
+      </c>
+    </row>
+    <row r="2746" spans="1:2">
+      <c r="A2746" s="2">
+        <v>46181</v>
+      </c>
+      <c r="B2746">
+        <v>232.51</v>
+      </c>
+    </row>
+    <row r="2747" spans="1:2">
+      <c r="A2747" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B2747">
+        <v>231.67</v>
+      </c>
+    </row>
+    <row r="2748" spans="1:2">
+      <c r="A2748" s="2">
+        <v>46183</v>
+      </c>
+      <c r="B2748">
+        <v>229.65</v>
+      </c>
+    </row>
+    <row r="2749" spans="1:2">
+      <c r="A2749" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B2749">
+        <v>231.2</v>
+      </c>
+    </row>
+    <row r="2750" spans="1:2">
+      <c r="A2750" s="2">
+        <v>46185</v>
+      </c>
+      <c r="B2750">
+        <v>231.41</v>
+      </c>
+    </row>
+    <row r="2751" spans="1:2">
+      <c r="A2751" s="2">
+        <v>46188</v>
+      </c>
+      <c r="B2751">
+        <v>233.42</v>
+      </c>
+    </row>
+    <row r="2752" spans="1:2">
+      <c r="A2752" s="2">
+        <v>46189</v>
+      </c>
+      <c r="B2752">
+        <v>233.1</v>
+      </c>
+    </row>
+    <row r="2753" spans="1:2">
+      <c r="A2753" s="2">
+        <v>46190</v>
+      </c>
+      <c r="B2753">
+        <v>231.21</v>
+      </c>
+    </row>
+    <row r="2754" spans="1:2">
+      <c r="A2754" s="2">
+        <v>46191</v>
+      </c>
+      <c r="B2754">
+        <v>230.69</v>
+      </c>
+    </row>
+    <row r="2755" spans="1:2">
+      <c r="A2755" s="2">
+        <v>46195</v>
+      </c>
+      <c r="B2755">
+        <v>228.64</v>
+      </c>
+    </row>
+    <row r="2756" spans="1:2">
+      <c r="A2756" s="2">
+        <v>46196</v>
+      </c>
+      <c r="B2756">
+        <v>227.54</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:2">
+      <c r="A2757" s="2">
+        <v>46197</v>
+      </c>
+      <c r="B2757">
+        <v>226.82</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:2">
+      <c r="A2758" s="2">
+        <v>46198</v>
+      </c>
+      <c r="B2758">
+        <v>226.51</v>
+      </c>
+    </row>
+    <row r="2759" spans="1:2">
+      <c r="A2759" s="2">
+        <v>46199</v>
+      </c>
+      <c r="B2759">
+        <v>227.63</v>
+      </c>
+    </row>
+    <row r="2760" spans="1:2">
+      <c r="A2760" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B2760">
+        <v>228.5</v>
+      </c>
+    </row>
+    <row r="2761" spans="1:2">
+      <c r="A2761" s="2">
+        <v>46203</v>
+      </c>
+      <c r="B2761">
+        <v>228.98</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:2">
+      <c r="A2762" s="2">
+        <v>46204</v>
+      </c>
+      <c r="B2762">
+        <v>230.37</v>
+      </c>
+    </row>
+    <row r="2763" spans="1:2">
+      <c r="A2763" s="2">
+        <v>46205</v>
+      </c>
+      <c r="B2763">
+        <v>231.35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>