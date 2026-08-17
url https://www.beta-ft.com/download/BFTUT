--- v3 (2026-07-03)
+++ v4 (2026-08-17)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2763"/>
+  <dimension ref="A1:B2793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42122</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42123</v>
       </c>
@@ -22489,50 +22489,290 @@
         <v>228.5</v>
       </c>
     </row>
     <row r="2761" spans="1:2">
       <c r="A2761" s="2">
         <v>46203</v>
       </c>
       <c r="B2761">
         <v>228.98</v>
       </c>
     </row>
     <row r="2762" spans="1:2">
       <c r="A2762" s="2">
         <v>46204</v>
       </c>
       <c r="B2762">
         <v>230.37</v>
       </c>
     </row>
     <row r="2763" spans="1:2">
       <c r="A2763" s="2">
         <v>46205</v>
       </c>
       <c r="B2763">
         <v>231.35</v>
+      </c>
+    </row>
+    <row r="2764" spans="1:2">
+      <c r="A2764" s="2">
+        <v>46209</v>
+      </c>
+      <c r="B2764">
+        <v>232.19</v>
+      </c>
+    </row>
+    <row r="2765" spans="1:2">
+      <c r="A2765" s="2">
+        <v>46210</v>
+      </c>
+      <c r="B2765">
+        <v>231.85</v>
+      </c>
+    </row>
+    <row r="2766" spans="1:2">
+      <c r="A2766" s="2">
+        <v>46211</v>
+      </c>
+      <c r="B2766">
+        <v>230.65</v>
+      </c>
+    </row>
+    <row r="2767" spans="1:2">
+      <c r="A2767" s="2">
+        <v>46212</v>
+      </c>
+      <c r="B2767">
+        <v>231.17</v>
+      </c>
+    </row>
+    <row r="2768" spans="1:2">
+      <c r="A2768" s="2">
+        <v>46213</v>
+      </c>
+      <c r="B2768">
+        <v>231.02</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:2">
+      <c r="A2769" s="2">
+        <v>46216</v>
+      </c>
+      <c r="B2769">
+        <v>230.58</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:2">
+      <c r="A2770" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B2770">
+        <v>230.42</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:2">
+      <c r="A2771" s="2">
+        <v>46218</v>
+      </c>
+      <c r="B2771">
+        <v>230.68</v>
+      </c>
+    </row>
+    <row r="2772" spans="1:2">
+      <c r="A2772" s="2">
+        <v>46219</v>
+      </c>
+      <c r="B2772">
+        <v>229.42</v>
+      </c>
+    </row>
+    <row r="2773" spans="1:2">
+      <c r="A2773" s="2">
+        <v>46220</v>
+      </c>
+      <c r="B2773">
+        <v>228.27</v>
+      </c>
+    </row>
+    <row r="2774" spans="1:2">
+      <c r="A2774" s="2">
+        <v>46223</v>
+      </c>
+      <c r="B2774">
+        <v>228.53</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:2">
+      <c r="A2775" s="2">
+        <v>46224</v>
+      </c>
+      <c r="B2775">
+        <v>228.48</v>
+      </c>
+    </row>
+    <row r="2776" spans="1:2">
+      <c r="A2776" s="2">
+        <v>46225</v>
+      </c>
+      <c r="B2776">
+        <v>227.58</v>
+      </c>
+    </row>
+    <row r="2777" spans="1:2">
+      <c r="A2777" s="2">
+        <v>46226</v>
+      </c>
+      <c r="B2777">
+        <v>226.05</v>
+      </c>
+    </row>
+    <row r="2778" spans="1:2">
+      <c r="A2778" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B2778">
+        <v>226.87</v>
+      </c>
+    </row>
+    <row r="2779" spans="1:2">
+      <c r="A2779" s="2">
+        <v>46230</v>
+      </c>
+      <c r="B2779">
+        <v>228.34</v>
+      </c>
+    </row>
+    <row r="2780" spans="1:2">
+      <c r="A2780" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B2780">
+        <v>228.19</v>
+      </c>
+    </row>
+    <row r="2781" spans="1:2">
+      <c r="A2781" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B2781">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:2">
+      <c r="A2782" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B2782">
+        <v>227.98</v>
+      </c>
+    </row>
+    <row r="2783" spans="1:2">
+      <c r="A2783" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B2783">
+        <v>229.68</v>
+      </c>
+    </row>
+    <row r="2784" spans="1:2">
+      <c r="A2784" s="2">
+        <v>46237</v>
+      </c>
+      <c r="B2784">
+        <v>232.01</v>
+      </c>
+    </row>
+    <row r="2785" spans="1:2">
+      <c r="A2785" s="2">
+        <v>46238</v>
+      </c>
+      <c r="B2785">
+        <v>236.41</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:2">
+      <c r="A2786" s="2">
+        <v>46239</v>
+      </c>
+      <c r="B2786">
+        <v>236.54</v>
+      </c>
+    </row>
+    <row r="2787" spans="1:2">
+      <c r="A2787" s="2">
+        <v>46240</v>
+      </c>
+      <c r="B2787">
+        <v>236.2</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:2">
+      <c r="A2788" s="2">
+        <v>46241</v>
+      </c>
+      <c r="B2788">
+        <v>240.57</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:2">
+      <c r="A2789" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B2789">
+        <v>241.25</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:2">
+      <c r="A2790" s="2">
+        <v>46245</v>
+      </c>
+      <c r="B2790">
+        <v>241.05</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:2">
+      <c r="A2791" s="2">
+        <v>46246</v>
+      </c>
+      <c r="B2791">
+        <v>240.52</v>
+      </c>
+    </row>
+    <row r="2792" spans="1:2">
+      <c r="A2792" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B2792">
+        <v>241.48</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:2">
+      <c r="A2793" s="2">
+        <v>46248</v>
+      </c>
+      <c r="B2793">
+        <v>241.16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>