--- v2 (2026-02-13)
+++ v3 (2026-05-19)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2845"/>
+  <dimension ref="A1:B2900"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>41848</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>41849</v>
       </c>
@@ -23145,50 +23145,490 @@
         <v>373.69</v>
       </c>
     </row>
     <row r="2843" spans="1:2">
       <c r="A2843" s="2">
         <v>46062</v>
       </c>
       <c r="B2843">
         <v>382.47</v>
       </c>
     </row>
     <row r="2844" spans="1:2">
       <c r="A2844" s="2">
         <v>46063</v>
       </c>
       <c r="B2844">
         <v>379.93</v>
       </c>
     </row>
     <row r="2845" spans="1:2">
       <c r="A2845" s="2">
         <v>46065</v>
       </c>
       <c r="B2845">
         <v>365.94</v>
+      </c>
+    </row>
+    <row r="2846" spans="1:2">
+      <c r="A2846" s="2">
+        <v>46066</v>
+      </c>
+      <c r="B2846">
+        <v>371.51</v>
+      </c>
+    </row>
+    <row r="2847" spans="1:2">
+      <c r="A2847" s="2">
+        <v>46070</v>
+      </c>
+      <c r="B2847">
+        <v>367.87</v>
+      </c>
+    </row>
+    <row r="2848" spans="1:2">
+      <c r="A2848" s="2">
+        <v>46071</v>
+      </c>
+      <c r="B2848">
+        <v>372.94</v>
+      </c>
+    </row>
+    <row r="2849" spans="1:2">
+      <c r="A2849" s="2">
+        <v>46072</v>
+      </c>
+      <c r="B2849">
+        <v>373.92</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:2">
+      <c r="A2850" s="2">
+        <v>46073</v>
+      </c>
+      <c r="B2850">
+        <v>378.32</v>
+      </c>
+    </row>
+    <row r="2851" spans="1:2">
+      <c r="A2851" s="2">
+        <v>46077</v>
+      </c>
+      <c r="B2851">
+        <v>374.76</v>
+      </c>
+    </row>
+    <row r="2852" spans="1:2">
+      <c r="A2852" s="2">
+        <v>46078</v>
+      </c>
+      <c r="B2852">
+        <v>377.79</v>
+      </c>
+    </row>
+    <row r="2853" spans="1:2">
+      <c r="A2853" s="2">
+        <v>46079</v>
+      </c>
+      <c r="B2853">
+        <v>379.5</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:2">
+      <c r="A2854" s="2">
+        <v>46080</v>
+      </c>
+      <c r="B2854">
+        <v>381.3</v>
+      </c>
+    </row>
+    <row r="2855" spans="1:2">
+      <c r="A2855" s="2">
+        <v>46083</v>
+      </c>
+      <c r="B2855">
+        <v>385.71</v>
+      </c>
+    </row>
+    <row r="2856" spans="1:2">
+      <c r="A2856" s="2">
+        <v>46084</v>
+      </c>
+      <c r="B2856">
+        <v>377.33</v>
+      </c>
+    </row>
+    <row r="2857" spans="1:2">
+      <c r="A2857" s="2">
+        <v>46085</v>
+      </c>
+      <c r="B2857">
+        <v>382.59</v>
+      </c>
+    </row>
+    <row r="2858" spans="1:2">
+      <c r="A2858" s="2">
+        <v>46086</v>
+      </c>
+      <c r="B2858">
+        <v>379.11</v>
+      </c>
+    </row>
+    <row r="2859" spans="1:2">
+      <c r="A2859" s="2">
+        <v>46087</v>
+      </c>
+      <c r="B2859">
+        <v>379.14</v>
+      </c>
+    </row>
+    <row r="2860" spans="1:2">
+      <c r="A2860" s="2">
+        <v>46090</v>
+      </c>
+      <c r="B2860">
+        <v>380.59</v>
+      </c>
+    </row>
+    <row r="2861" spans="1:2">
+      <c r="A2861" s="2">
+        <v>46091</v>
+      </c>
+      <c r="B2861">
+        <v>378.32</v>
+      </c>
+    </row>
+    <row r="2862" spans="1:2">
+      <c r="A2862" s="2">
+        <v>46092</v>
+      </c>
+      <c r="B2862">
+        <v>376.23</v>
+      </c>
+    </row>
+    <row r="2863" spans="1:2">
+      <c r="A2863" s="2">
+        <v>46093</v>
+      </c>
+      <c r="B2863">
+        <v>370.82</v>
+      </c>
+    </row>
+    <row r="2864" spans="1:2">
+      <c r="A2864" s="2">
+        <v>46094</v>
+      </c>
+      <c r="B2864">
+        <v>365.26</v>
+      </c>
+    </row>
+    <row r="2865" spans="1:2">
+      <c r="A2865" s="2">
+        <v>46097</v>
+      </c>
+      <c r="B2865">
+        <v>369.54</v>
+      </c>
+    </row>
+    <row r="2866" spans="1:2">
+      <c r="A2866" s="2">
+        <v>46098</v>
+      </c>
+      <c r="B2866">
+        <v>371.5</v>
+      </c>
+    </row>
+    <row r="2867" spans="1:2">
+      <c r="A2867" s="2">
+        <v>46099</v>
+      </c>
+      <c r="B2867">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="2868" spans="1:2">
+      <c r="A2868" s="2">
+        <v>46100</v>
+      </c>
+      <c r="B2868">
+        <v>359.98</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:2">
+      <c r="A2869" s="2">
+        <v>46104</v>
+      </c>
+      <c r="B2869">
+        <v>360.78</v>
+      </c>
+    </row>
+    <row r="2870" spans="1:2">
+      <c r="A2870" s="2">
+        <v>46105</v>
+      </c>
+      <c r="B2870">
+        <v>354.47</v>
+      </c>
+    </row>
+    <row r="2871" spans="1:2">
+      <c r="A2871" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B2871">
+        <v>357.97</v>
+      </c>
+    </row>
+    <row r="2872" spans="1:2">
+      <c r="A2872" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B2872">
+        <v>348.66</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:2">
+      <c r="A2873" s="2">
+        <v>46108</v>
+      </c>
+      <c r="B2873">
+        <v>342.76</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:2">
+      <c r="A2874" s="2">
+        <v>46111</v>
+      </c>
+      <c r="B2874">
+        <v>338.54</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:2">
+      <c r="A2875" s="2">
+        <v>46112</v>
+      </c>
+      <c r="B2875">
+        <v>353.79</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:2">
+      <c r="A2876" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B2876">
+        <v>358.38</v>
+      </c>
+    </row>
+    <row r="2877" spans="1:2">
+      <c r="A2877" s="2">
+        <v>46114</v>
+      </c>
+      <c r="B2877">
+        <v>358.1</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:2">
+      <c r="A2878" s="2">
+        <v>46119</v>
+      </c>
+      <c r="B2878">
+        <v>359.25</v>
+      </c>
+    </row>
+    <row r="2879" spans="1:2">
+      <c r="A2879" s="2">
+        <v>46120</v>
+      </c>
+      <c r="B2879">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:2">
+      <c r="A2880" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B2880">
+        <v>354.05</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:2">
+      <c r="A2881" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B2881">
+        <v>351.5</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:2">
+      <c r="A2882" s="2">
+        <v>46125</v>
+      </c>
+      <c r="B2882">
+        <v>356.72</v>
+      </c>
+    </row>
+    <row r="2883" spans="1:2">
+      <c r="A2883" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B2883">
+        <v>363.58</v>
+      </c>
+    </row>
+    <row r="2884" spans="1:2">
+      <c r="A2884" s="2">
+        <v>46127</v>
+      </c>
+      <c r="B2884">
+        <v>369.53</v>
+      </c>
+    </row>
+    <row r="2885" spans="1:2">
+      <c r="A2885" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B2885">
+        <v>370.56</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:2">
+      <c r="A2886" s="2">
+        <v>46129</v>
+      </c>
+      <c r="B2886">
+        <v>376.2</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:2">
+      <c r="A2887" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B2887">
+        <v>374.72</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:2">
+      <c r="A2888" s="2">
+        <v>46133</v>
+      </c>
+      <c r="B2888">
+        <v>368.04</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:2">
+      <c r="A2889" s="2">
+        <v>46134</v>
+      </c>
+      <c r="B2889">
+        <v>374.07</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:2">
+      <c r="A2890" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B2890">
+        <v>362.48</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:2">
+      <c r="A2891" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B2891">
+        <v>367.52</v>
+      </c>
+    </row>
+    <row r="2892" spans="1:2">
+      <c r="A2892" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B2892">
+        <v>367.53</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:2">
+      <c r="A2893" s="2">
+        <v>46140</v>
+      </c>
+      <c r="B2893">
+        <v>363.75</v>
+      </c>
+    </row>
+    <row r="2894" spans="1:2">
+      <c r="A2894" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B2894">
+        <v>367.84</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:2">
+      <c r="A2895" s="2">
+        <v>46149</v>
+      </c>
+      <c r="B2895">
+        <v>382.85</v>
+      </c>
+    </row>
+    <row r="2896" spans="1:2">
+      <c r="A2896" s="2">
+        <v>46150</v>
+      </c>
+      <c r="B2896">
+        <v>386.51</v>
+      </c>
+    </row>
+    <row r="2897" spans="1:2">
+      <c r="A2897" s="2">
+        <v>46153</v>
+      </c>
+      <c r="B2897">
+        <v>390.04</v>
+      </c>
+    </row>
+    <row r="2898" spans="1:2">
+      <c r="A2898" s="2">
+        <v>46154</v>
+      </c>
+      <c r="B2898">
+        <v>385.64</v>
+      </c>
+    </row>
+    <row r="2899" spans="1:2">
+      <c r="A2899" s="2">
+        <v>46155</v>
+      </c>
+      <c r="B2899">
+        <v>385.48</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:2">
+      <c r="A2900" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B2900">
+        <v>376.33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>