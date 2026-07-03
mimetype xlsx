--- v3 (2026-05-19)
+++ v4 (2026-07-03)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2900"/>
+  <dimension ref="A1:B2930"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>41848</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>41849</v>
       </c>
@@ -23585,50 +23585,290 @@
         <v>390.04</v>
       </c>
     </row>
     <row r="2898" spans="1:2">
       <c r="A2898" s="2">
         <v>46154</v>
       </c>
       <c r="B2898">
         <v>385.64</v>
       </c>
     </row>
     <row r="2899" spans="1:2">
       <c r="A2899" s="2">
         <v>46155</v>
       </c>
       <c r="B2899">
         <v>385.48</v>
       </c>
     </row>
     <row r="2900" spans="1:2">
       <c r="A2900" s="2">
         <v>46157</v>
       </c>
       <c r="B2900">
         <v>376.33</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:2">
+      <c r="A2901" s="2">
+        <v>46161</v>
+      </c>
+      <c r="B2901">
+        <v>372.25</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:2">
+      <c r="A2902" s="2">
+        <v>46162</v>
+      </c>
+      <c r="B2902">
+        <v>377.44</v>
+      </c>
+    </row>
+    <row r="2903" spans="1:2">
+      <c r="A2903" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B2903">
+        <v>378.08</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:2">
+      <c r="A2904" s="2">
+        <v>46164</v>
+      </c>
+      <c r="B2904">
+        <v>378.68</v>
+      </c>
+    </row>
+    <row r="2905" spans="1:2">
+      <c r="A2905" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B2905">
+        <v>382.06</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:2">
+      <c r="A2906" s="2">
+        <v>46169</v>
+      </c>
+      <c r="B2906">
+        <v>376.8</v>
+      </c>
+    </row>
+    <row r="2907" spans="1:2">
+      <c r="A2907" s="2">
+        <v>46170</v>
+      </c>
+      <c r="B2907">
+        <v>385.82</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:2">
+      <c r="A2908" s="2">
+        <v>46171</v>
+      </c>
+      <c r="B2908">
+        <v>394.29</v>
+      </c>
+    </row>
+    <row r="2909" spans="1:2">
+      <c r="A2909" s="2">
+        <v>46174</v>
+      </c>
+      <c r="B2909">
+        <v>400.4</v>
+      </c>
+    </row>
+    <row r="2910" spans="1:2">
+      <c r="A2910" s="2">
+        <v>46175</v>
+      </c>
+      <c r="B2910">
+        <v>395.47</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:2">
+      <c r="A2911" s="2">
+        <v>46176</v>
+      </c>
+      <c r="B2911">
+        <v>383.66</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:2">
+      <c r="A2912" s="2">
+        <v>46177</v>
+      </c>
+      <c r="B2912">
+        <v>387.72</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:2">
+      <c r="A2913" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B2913">
+        <v>371.24</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:2">
+      <c r="A2914" s="2">
+        <v>46181</v>
+      </c>
+      <c r="B2914">
+        <v>369.7</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:2">
+      <c r="A2915" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B2915">
+        <v>364.93</v>
+      </c>
+    </row>
+    <row r="2916" spans="1:2">
+      <c r="A2916" s="2">
+        <v>46183</v>
+      </c>
+      <c r="B2916">
+        <v>356.97</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:2">
+      <c r="A2917" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B2917">
+        <v>362.99</v>
+      </c>
+    </row>
+    <row r="2918" spans="1:2">
+      <c r="A2918" s="2">
+        <v>46185</v>
+      </c>
+      <c r="B2918">
+        <v>363.7</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:2">
+      <c r="A2919" s="2">
+        <v>46188</v>
+      </c>
+      <c r="B2919">
+        <v>372.96</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:2">
+      <c r="A2920" s="2">
+        <v>46189</v>
+      </c>
+      <c r="B2920">
+        <v>370.56</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:2">
+      <c r="A2921" s="2">
+        <v>46190</v>
+      </c>
+      <c r="B2921">
+        <v>362.32</v>
+      </c>
+    </row>
+    <row r="2922" spans="1:2">
+      <c r="A2922" s="2">
+        <v>46191</v>
+      </c>
+      <c r="B2922">
+        <v>360.95</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:2">
+      <c r="A2923" s="2">
+        <v>46195</v>
+      </c>
+      <c r="B2923">
+        <v>351.96</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:2">
+      <c r="A2924" s="2">
+        <v>46196</v>
+      </c>
+      <c r="B2924">
+        <v>346.2</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:2">
+      <c r="A2925" s="2">
+        <v>46197</v>
+      </c>
+      <c r="B2925">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:2">
+      <c r="A2926" s="2">
+        <v>46198</v>
+      </c>
+      <c r="B2926">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:2">
+      <c r="A2927" s="2">
+        <v>46199</v>
+      </c>
+      <c r="B2927">
+        <v>345.85</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:2">
+      <c r="A2928" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B2928">
+        <v>351.01</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:2">
+      <c r="A2929" s="2">
+        <v>46203</v>
+      </c>
+      <c r="B2929">
+        <v>353.5</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:2">
+      <c r="A2930" s="2">
+        <v>46205</v>
+      </c>
+      <c r="B2930">
+        <v>363.19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>