--- v4 (2026-07-03)
+++ v5 (2026-08-18)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2930"/>
+  <dimension ref="A1:B2957"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>41848</v>
       </c>
       <c r="B2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>41849</v>
       </c>
@@ -23825,50 +23825,266 @@
         <v>345.85</v>
       </c>
     </row>
     <row r="2928" spans="1:2">
       <c r="A2928" s="2">
         <v>46202</v>
       </c>
       <c r="B2928">
         <v>351.01</v>
       </c>
     </row>
     <row r="2929" spans="1:2">
       <c r="A2929" s="2">
         <v>46203</v>
       </c>
       <c r="B2929">
         <v>353.5</v>
       </c>
     </row>
     <row r="2930" spans="1:2">
       <c r="A2930" s="2">
         <v>46205</v>
       </c>
       <c r="B2930">
         <v>363.19</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:2">
+      <c r="A2931" s="2">
+        <v>46209</v>
+      </c>
+      <c r="B2931">
+        <v>367.98</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:2">
+      <c r="A2932" s="2">
+        <v>46210</v>
+      </c>
+      <c r="B2932">
+        <v>366.85</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:2">
+      <c r="A2933" s="2">
+        <v>46211</v>
+      </c>
+      <c r="B2933">
+        <v>362.73</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:2">
+      <c r="A2934" s="2">
+        <v>46212</v>
+      </c>
+      <c r="B2934">
+        <v>364.56</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:2">
+      <c r="A2935" s="2">
+        <v>46213</v>
+      </c>
+      <c r="B2935">
+        <v>363.7</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:2">
+      <c r="A2936" s="2">
+        <v>46216</v>
+      </c>
+      <c r="B2936">
+        <v>362.54</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:2">
+      <c r="A2937" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B2937">
+        <v>362.85</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:2">
+      <c r="A2938" s="2">
+        <v>46218</v>
+      </c>
+      <c r="B2938">
+        <v>363.35</v>
+      </c>
+    </row>
+    <row r="2939" spans="1:2">
+      <c r="A2939" s="2">
+        <v>46219</v>
+      </c>
+      <c r="B2939">
+        <v>358.76</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:2">
+      <c r="A2940" s="2">
+        <v>46220</v>
+      </c>
+      <c r="B2940">
+        <v>354.57</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:2">
+      <c r="A2941" s="2">
+        <v>46224</v>
+      </c>
+      <c r="B2941">
+        <v>355.05</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:2">
+      <c r="A2942" s="2">
+        <v>46225</v>
+      </c>
+      <c r="B2942">
+        <v>350.32</v>
+      </c>
+    </row>
+    <row r="2943" spans="1:2">
+      <c r="A2943" s="2">
+        <v>46226</v>
+      </c>
+      <c r="B2943">
+        <v>343.35</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:2">
+      <c r="A2944" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B2944">
+        <v>345.54</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:2">
+      <c r="A2945" s="2">
+        <v>46230</v>
+      </c>
+      <c r="B2945">
+        <v>351.14</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:2">
+      <c r="A2946" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B2946">
+        <v>349.3</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:2">
+      <c r="A2947" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B2947">
+        <v>344.97</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:2">
+      <c r="A2948" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B2948">
+        <v>348.83</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:2">
+      <c r="A2949" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B2949">
+        <v>354.5</v>
+      </c>
+    </row>
+    <row r="2950" spans="1:2">
+      <c r="A2950" s="2">
+        <v>46238</v>
+      </c>
+      <c r="B2950">
+        <v>381.41</v>
+      </c>
+    </row>
+    <row r="2951" spans="1:2">
+      <c r="A2951" s="2">
+        <v>46239</v>
+      </c>
+      <c r="B2951">
+        <v>380.86</v>
+      </c>
+    </row>
+    <row r="2952" spans="1:2">
+      <c r="A2952" s="2">
+        <v>46240</v>
+      </c>
+      <c r="B2952">
+        <v>379.45</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:2">
+      <c r="A2953" s="2">
+        <v>46241</v>
+      </c>
+      <c r="B2953">
+        <v>399.34</v>
+      </c>
+    </row>
+    <row r="2954" spans="1:2">
+      <c r="A2954" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B2954">
+        <v>402.45</v>
+      </c>
+    </row>
+    <row r="2955" spans="1:2">
+      <c r="A2955" s="2">
+        <v>46246</v>
+      </c>
+      <c r="B2955">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="2956" spans="1:2">
+      <c r="A2956" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B2956">
+        <v>404.38</v>
+      </c>
+    </row>
+    <row r="2957" spans="1:2">
+      <c r="A2957" s="2">
+        <v>46248</v>
+      </c>
+      <c r="B2957">
+        <v>401.88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>