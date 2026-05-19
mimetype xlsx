--- v2 (2026-02-13)
+++ v3 (2026-05-19)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2482"/>
+  <dimension ref="A1:B2545"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42397</v>
       </c>
       <c r="B2">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42398</v>
       </c>
@@ -20241,50 +20241,554 @@
         <v>936.61</v>
       </c>
     </row>
     <row r="2480" spans="1:2">
       <c r="A2480" s="2">
         <v>46063</v>
       </c>
       <c r="B2480">
         <v>930.51</v>
       </c>
     </row>
     <row r="2481" spans="1:2">
       <c r="A2481" s="2">
         <v>46064</v>
       </c>
       <c r="B2481">
         <v>925.3200000000001</v>
       </c>
     </row>
     <row r="2482" spans="1:2">
       <c r="A2482" s="2">
         <v>46065</v>
       </c>
       <c r="B2482">
         <v>899.91</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:2">
+      <c r="A2483" s="2">
+        <v>46066</v>
+      </c>
+      <c r="B2483">
+        <v>913.84</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:2">
+      <c r="A2484" s="2">
+        <v>46070</v>
+      </c>
+      <c r="B2484">
+        <v>905.04</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:2">
+      <c r="A2485" s="2">
+        <v>46071</v>
+      </c>
+      <c r="B2485">
+        <v>917.34</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:2">
+      <c r="A2486" s="2">
+        <v>46072</v>
+      </c>
+      <c r="B2486">
+        <v>920.54</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:2">
+      <c r="A2487" s="2">
+        <v>46073</v>
+      </c>
+      <c r="B2487">
+        <v>931.38</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:2">
+      <c r="A2488" s="2">
+        <v>46076</v>
+      </c>
+      <c r="B2488">
+        <v>920.24</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:2">
+      <c r="A2489" s="2">
+        <v>46077</v>
+      </c>
+      <c r="B2489">
+        <v>923.49</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:2">
+      <c r="A2490" s="2">
+        <v>46078</v>
+      </c>
+      <c r="B2490">
+        <v>928.5</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:2">
+      <c r="A2491" s="2">
+        <v>46079</v>
+      </c>
+      <c r="B2491">
+        <v>933.86</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:2">
+      <c r="A2492" s="2">
+        <v>46080</v>
+      </c>
+      <c r="B2492">
+        <v>939.79</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:2">
+      <c r="A2493" s="2">
+        <v>46083</v>
+      </c>
+      <c r="B2493">
+        <v>949.48</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:2">
+      <c r="A2494" s="2">
+        <v>46084</v>
+      </c>
+      <c r="B2494">
+        <v>927.02</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:2">
+      <c r="A2495" s="2">
+        <v>46085</v>
+      </c>
+      <c r="B2495">
+        <v>938.08</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:2">
+      <c r="A2496" s="2">
+        <v>46086</v>
+      </c>
+      <c r="B2496">
+        <v>928.26</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:2">
+      <c r="A2497" s="2">
+        <v>46087</v>
+      </c>
+      <c r="B2497">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:2">
+      <c r="A2498" s="2">
+        <v>46090</v>
+      </c>
+      <c r="B2498">
+        <v>931.65</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:2">
+      <c r="A2499" s="2">
+        <v>46091</v>
+      </c>
+      <c r="B2499">
+        <v>926.67</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:2">
+      <c r="A2500" s="2">
+        <v>46092</v>
+      </c>
+      <c r="B2500">
+        <v>919.52</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:2">
+      <c r="A2501" s="2">
+        <v>46093</v>
+      </c>
+      <c r="B2501">
+        <v>905.13</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:2">
+      <c r="A2502" s="2">
+        <v>46094</v>
+      </c>
+      <c r="B2502">
+        <v>892.23</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:2">
+      <c r="A2503" s="2">
+        <v>46097</v>
+      </c>
+      <c r="B2503">
+        <v>902.76</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:2">
+      <c r="A2504" s="2">
+        <v>46098</v>
+      </c>
+      <c r="B2504">
+        <v>906.59</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:2">
+      <c r="A2505" s="2">
+        <v>46099</v>
+      </c>
+      <c r="B2505">
+        <v>888.51</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:2">
+      <c r="A2506" s="2">
+        <v>46100</v>
+      </c>
+      <c r="B2506">
+        <v>876.36</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:2">
+      <c r="A2507" s="2">
+        <v>46101</v>
+      </c>
+      <c r="B2507">
+        <v>859.87</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:2">
+      <c r="A2508" s="2">
+        <v>46104</v>
+      </c>
+      <c r="B2508">
+        <v>875.99</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:2">
+      <c r="A2509" s="2">
+        <v>46105</v>
+      </c>
+      <c r="B2509">
+        <v>861.64</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:2">
+      <c r="A2510" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B2510">
+        <v>870.76</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:2">
+      <c r="A2511" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B2511">
+        <v>849.65</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:2">
+      <c r="A2512" s="2">
+        <v>46108</v>
+      </c>
+      <c r="B2512">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:2">
+      <c r="A2513" s="2">
+        <v>46111</v>
+      </c>
+      <c r="B2513">
+        <v>827.9400000000001</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:2">
+      <c r="A2514" s="2">
+        <v>46112</v>
+      </c>
+      <c r="B2514">
+        <v>863.73</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:2">
+      <c r="A2515" s="2">
+        <v>46113</v>
+      </c>
+      <c r="B2515">
+        <v>875.16</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:2">
+      <c r="A2516" s="2">
+        <v>46114</v>
+      </c>
+      <c r="B2516">
+        <v>875.16</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:2">
+      <c r="A2517" s="2">
+        <v>46119</v>
+      </c>
+      <c r="B2517">
+        <v>878.87</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:2">
+      <c r="A2518" s="2">
+        <v>46120</v>
+      </c>
+      <c r="B2518">
+        <v>882.53</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:2">
+      <c r="A2519" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B2519">
+        <v>873.45</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:2">
+      <c r="A2520" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B2520">
+        <v>867.02</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:2">
+      <c r="A2521" s="2">
+        <v>46125</v>
+      </c>
+      <c r="B2521">
+        <v>878.63</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:2">
+      <c r="A2522" s="2">
+        <v>46126</v>
+      </c>
+      <c r="B2522">
+        <v>894.65</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:2">
+      <c r="A2523" s="2">
+        <v>46127</v>
+      </c>
+      <c r="B2523">
+        <v>904.71</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:2">
+      <c r="A2524" s="2">
+        <v>46128</v>
+      </c>
+      <c r="B2524">
+        <v>906.98</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:2">
+      <c r="A2525" s="2">
+        <v>46129</v>
+      </c>
+      <c r="B2525">
+        <v>919.14</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:2">
+      <c r="A2526" s="2">
+        <v>46132</v>
+      </c>
+      <c r="B2526">
+        <v>914.86</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:2">
+      <c r="A2527" s="2">
+        <v>46133</v>
+      </c>
+      <c r="B2527">
+        <v>896.45</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:2">
+      <c r="A2528" s="2">
+        <v>46134</v>
+      </c>
+      <c r="B2528">
+        <v>907.72</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:2">
+      <c r="A2529" s="2">
+        <v>46135</v>
+      </c>
+      <c r="B2529">
+        <v>882.89</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:2">
+      <c r="A2530" s="2">
+        <v>46136</v>
+      </c>
+      <c r="B2530">
+        <v>893.22</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:2">
+      <c r="A2531" s="2">
+        <v>46139</v>
+      </c>
+      <c r="B2531">
+        <v>893.15</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:2">
+      <c r="A2532" s="2">
+        <v>46140</v>
+      </c>
+      <c r="B2532">
+        <v>884.49</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:2">
+      <c r="A2533" s="2">
+        <v>46141</v>
+      </c>
+      <c r="B2533">
+        <v>872.38</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:2">
+      <c r="A2534" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B2534">
+        <v>893.63</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:2">
+      <c r="A2535" s="2">
+        <v>46146</v>
+      </c>
+      <c r="B2535">
+        <v>906.42</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:2">
+      <c r="A2536" s="2">
+        <v>46147</v>
+      </c>
+      <c r="B2536">
+        <v>900.46</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:2">
+      <c r="A2537" s="2">
+        <v>46148</v>
+      </c>
+      <c r="B2537">
+        <v>914.9</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:2">
+      <c r="A2538" s="2">
+        <v>46149</v>
+      </c>
+      <c r="B2538">
+        <v>924.53</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:2">
+      <c r="A2539" s="2">
+        <v>46150</v>
+      </c>
+      <c r="B2539">
+        <v>931.9299999999999</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:2">
+      <c r="A2540" s="2">
+        <v>46153</v>
+      </c>
+      <c r="B2540">
+        <v>940.63</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:2">
+      <c r="A2541" s="2">
+        <v>46154</v>
+      </c>
+      <c r="B2541">
+        <v>932.74</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:2">
+      <c r="A2542" s="2">
+        <v>46155</v>
+      </c>
+      <c r="B2542">
+        <v>933.5599999999999</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:2">
+      <c r="A2543" s="2">
+        <v>46156</v>
+      </c>
+      <c r="B2543">
+        <v>929.75</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:2">
+      <c r="A2544" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B2544">
+        <v>908.4400000000001</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:2">
+      <c r="A2545" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B2545">
+        <v>913.28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>