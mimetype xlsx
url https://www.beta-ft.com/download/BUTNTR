--- v3 (2026-05-19)
+++ v4 (2026-07-03)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2545"/>
+  <dimension ref="A1:B2576"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42397</v>
       </c>
       <c r="B2">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42398</v>
       </c>
@@ -20745,50 +20745,298 @@
         <v>933.5599999999999</v>
       </c>
     </row>
     <row r="2543" spans="1:2">
       <c r="A2543" s="2">
         <v>46156</v>
       </c>
       <c r="B2543">
         <v>929.75</v>
       </c>
     </row>
     <row r="2544" spans="1:2">
       <c r="A2544" s="2">
         <v>46157</v>
       </c>
       <c r="B2544">
         <v>908.4400000000001</v>
       </c>
     </row>
     <row r="2545" spans="1:2">
       <c r="A2545" s="2">
         <v>46160</v>
       </c>
       <c r="B2545">
         <v>913.28</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:2">
+      <c r="A2546" s="2">
+        <v>46161</v>
+      </c>
+      <c r="B2546">
+        <v>900.49</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:2">
+      <c r="A2547" s="2">
+        <v>46162</v>
+      </c>
+      <c r="B2547">
+        <v>913.7</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:2">
+      <c r="A2548" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B2548">
+        <v>915.75</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:2">
+      <c r="A2549" s="2">
+        <v>46164</v>
+      </c>
+      <c r="B2549">
+        <v>915.4299999999999</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:2">
+      <c r="A2550" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B2550">
+        <v>923.95</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:2">
+      <c r="A2551" s="2">
+        <v>46169</v>
+      </c>
+      <c r="B2551">
+        <v>913.2</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:2">
+      <c r="A2552" s="2">
+        <v>46170</v>
+      </c>
+      <c r="B2552">
+        <v>932.39</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:2">
+      <c r="A2553" s="2">
+        <v>46171</v>
+      </c>
+      <c r="B2553">
+        <v>948.84</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:2">
+      <c r="A2554" s="2">
+        <v>46174</v>
+      </c>
+      <c r="B2554">
+        <v>960.12</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:2">
+      <c r="A2555" s="2">
+        <v>46175</v>
+      </c>
+      <c r="B2555">
+        <v>948.89</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:2">
+      <c r="A2556" s="2">
+        <v>46176</v>
+      </c>
+      <c r="B2556">
+        <v>920.45</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:2">
+      <c r="A2557" s="2">
+        <v>46177</v>
+      </c>
+      <c r="B2557">
+        <v>931.41</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:2">
+      <c r="A2558" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B2558">
+        <v>895.27</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:2">
+      <c r="A2559" s="2">
+        <v>46181</v>
+      </c>
+      <c r="B2559">
+        <v>892.04</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:2">
+      <c r="A2560" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B2560">
+        <v>884.1900000000001</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:2">
+      <c r="A2561" s="2">
+        <v>46183</v>
+      </c>
+      <c r="B2561">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:2">
+      <c r="A2562" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B2562">
+        <v>879.9</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:2">
+      <c r="A2563" s="2">
+        <v>46185</v>
+      </c>
+      <c r="B2563">
+        <v>882.27</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:2">
+      <c r="A2564" s="2">
+        <v>46188</v>
+      </c>
+      <c r="B2564">
+        <v>903.61</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:2">
+      <c r="A2565" s="2">
+        <v>46189</v>
+      </c>
+      <c r="B2565">
+        <v>900.64</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:2">
+      <c r="A2566" s="2">
+        <v>46190</v>
+      </c>
+      <c r="B2566">
+        <v>881.23</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:2">
+      <c r="A2567" s="2">
+        <v>46191</v>
+      </c>
+      <c r="B2567">
+        <v>876.12</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:2">
+      <c r="A2568" s="2">
+        <v>46195</v>
+      </c>
+      <c r="B2568">
+        <v>855.76</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:2">
+      <c r="A2569" s="2">
+        <v>46196</v>
+      </c>
+      <c r="B2569">
+        <v>844.86</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:2">
+      <c r="A2570" s="2">
+        <v>46197</v>
+      </c>
+      <c r="B2570">
+        <v>837.51</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:2">
+      <c r="A2571" s="2">
+        <v>46198</v>
+      </c>
+      <c r="B2571">
+        <v>834.47</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:2">
+      <c r="A2572" s="2">
+        <v>46199</v>
+      </c>
+      <c r="B2572">
+        <v>846.6</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:2">
+      <c r="A2573" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B2573">
+        <v>856.5599999999999</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:2">
+      <c r="A2574" s="2">
+        <v>46203</v>
+      </c>
+      <c r="B2574">
+        <v>861.88</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:2">
+      <c r="A2575" s="2">
+        <v>46204</v>
+      </c>
+      <c r="B2575">
+        <v>876.53</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:2">
+      <c r="A2576" s="2">
+        <v>46205</v>
+      </c>
+      <c r="B2576">
+        <v>887.0599999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>