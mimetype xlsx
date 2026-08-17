--- v4 (2026-07-03)
+++ v5 (2026-08-17)
@@ -381,51 +381,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2576"/>
+  <dimension ref="A1:B2606"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>42397</v>
       </c>
       <c r="B2">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>42398</v>
       </c>
@@ -20993,50 +20993,290 @@
         <v>856.5599999999999</v>
       </c>
     </row>
     <row r="2574" spans="1:2">
       <c r="A2574" s="2">
         <v>46203</v>
       </c>
       <c r="B2574">
         <v>861.88</v>
       </c>
     </row>
     <row r="2575" spans="1:2">
       <c r="A2575" s="2">
         <v>46204</v>
       </c>
       <c r="B2575">
         <v>876.53</v>
       </c>
     </row>
     <row r="2576" spans="1:2">
       <c r="A2576" s="2">
         <v>46205</v>
       </c>
       <c r="B2576">
         <v>887.0599999999999</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:2">
+      <c r="A2577" s="2">
+        <v>46209</v>
+      </c>
+      <c r="B2577">
+        <v>896.98</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:2">
+      <c r="A2578" s="2">
+        <v>46210</v>
+      </c>
+      <c r="B2578">
+        <v>893.9</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:2">
+      <c r="A2579" s="2">
+        <v>46211</v>
+      </c>
+      <c r="B2579">
+        <v>882.24</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:2">
+      <c r="A2580" s="2">
+        <v>46212</v>
+      </c>
+      <c r="B2580">
+        <v>887.02</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:2">
+      <c r="A2581" s="2">
+        <v>46213</v>
+      </c>
+      <c r="B2581">
+        <v>885.9400000000001</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:2">
+      <c r="A2582" s="2">
+        <v>46216</v>
+      </c>
+      <c r="B2582">
+        <v>882.73</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:2">
+      <c r="A2583" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B2583">
+        <v>881.5700000000001</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:2">
+      <c r="A2584" s="2">
+        <v>46218</v>
+      </c>
+      <c r="B2584">
+        <v>884.08</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:2">
+      <c r="A2585" s="2">
+        <v>46219</v>
+      </c>
+      <c r="B2585">
+        <v>873.38</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:2">
+      <c r="A2586" s="2">
+        <v>46220</v>
+      </c>
+      <c r="B2586">
+        <v>863.67</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:2">
+      <c r="A2587" s="2">
+        <v>46223</v>
+      </c>
+      <c r="B2587">
+        <v>866.61</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:2">
+      <c r="A2588" s="2">
+        <v>46224</v>
+      </c>
+      <c r="B2588">
+        <v>866.35</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:2">
+      <c r="A2589" s="2">
+        <v>46225</v>
+      </c>
+      <c r="B2589">
+        <v>859.03</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:2">
+      <c r="A2590" s="2">
+        <v>46226</v>
+      </c>
+      <c r="B2590">
+        <v>846.48</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:2">
+      <c r="A2591" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B2591">
+        <v>853.22</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:2">
+      <c r="A2592" s="2">
+        <v>46230</v>
+      </c>
+      <c r="B2592">
+        <v>865.85</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:2">
+      <c r="A2593" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B2593">
+        <v>864.84</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:2">
+      <c r="A2594" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B2594">
+        <v>855.1900000000001</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:2">
+      <c r="A2595" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B2595">
+        <v>863.42</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:2">
+      <c r="A2596" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B2596">
+        <v>877.16</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:2">
+      <c r="A2597" s="2">
+        <v>46237</v>
+      </c>
+      <c r="B2597">
+        <v>896.5599999999999</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:2">
+      <c r="A2598" s="2">
+        <v>46238</v>
+      </c>
+      <c r="B2598">
+        <v>932.83</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:2">
+      <c r="A2599" s="2">
+        <v>46239</v>
+      </c>
+      <c r="B2599">
+        <v>934.14</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:2">
+      <c r="A2600" s="2">
+        <v>46240</v>
+      </c>
+      <c r="B2600">
+        <v>931.3200000000001</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:2">
+      <c r="A2601" s="2">
+        <v>46241</v>
+      </c>
+      <c r="B2601">
+        <v>970.76</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:2">
+      <c r="A2602" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B2602">
+        <v>977.75</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:2">
+      <c r="A2603" s="2">
+        <v>46245</v>
+      </c>
+      <c r="B2603">
+        <v>975.99</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:2">
+      <c r="A2604" s="2">
+        <v>46246</v>
+      </c>
+      <c r="B2604">
+        <v>970.76</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:2">
+      <c r="A2605" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B2605">
+        <v>980.9</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:2">
+      <c r="A2606" s="2">
+        <v>46248</v>
+      </c>
+      <c r="B2606">
+        <v>977.91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>